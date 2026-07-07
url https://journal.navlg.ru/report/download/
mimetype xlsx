--- v0 (2026-05-07)
+++ v1 (2026-07-07)
@@ -13,90 +13,86 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Отчёт" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00 ₽"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="001A3A5C"/>
       <sz val="14"/>
     </font>
     <font>
       <name val="Calibri"/>
       <i val="1"/>
       <color rgb="00555555"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="12"/>
-    </font>
-[...2 lines deleted...]
-      <sz val="10"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00EBF0F7"/>
         <bgColor rgb="00EBF0F7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001A3A5C"/>
         <bgColor rgb="001A3A5C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00E8F5E9"/>
         <bgColor rgb="00E8F5E9"/>
@@ -150,103 +146,87 @@
     <border>
       <left/>
       <right/>
       <top style="thin"/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...14 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -572,1050 +552,222 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G44"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="35" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНЫЙ ОТЧЁТ — Май 2026</t>
+          <t>БЮДЖЕТНЫЙ ОТЧЁТ — Июль 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Период: 03.05.2026 — 06.06.2026</t>
+          <t>Период: 05.07.2026 — 01.08.2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>СВОДКА</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>КАЗНА — Доходы</t>
         </is>
       </c>
       <c r="B5" s="5" t="n"/>
       <c r="C5" s="6" t="n">
-        <v>45238</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t>КАЗНА — Расходы</t>
         </is>
       </c>
       <c r="B6" s="5" t="n"/>
       <c r="C6" s="8" t="n">
-        <v>40995.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t>КАЗНА — Баланс</t>
         </is>
       </c>
       <c r="B7" s="5" t="n"/>
       <c r="C7" s="10" t="n">
-        <v>4242.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="11" t="inlineStr">
         <is>
           <t>РЕЗЕРВ — Доходы</t>
         </is>
       </c>
       <c r="B8" s="5" t="n"/>
       <c r="C8" s="12" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="7" t="inlineStr">
         <is>
           <t>РЕЗЕРВ — Расходы</t>
         </is>
       </c>
       <c r="B9" s="5" t="n"/>
       <c r="C9" s="8" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="9" t="inlineStr">
         <is>
           <t>РЕЗЕРВ — Баланс</t>
         </is>
       </c>
       <c r="B10" s="5" t="n"/>
       <c r="C10" s="10" t="n">
-        <v>9000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="13" t="inlineStr">
         <is>
           <t>ФОНД НОВИЧКА — Доходы</t>
         </is>
       </c>
       <c r="B11" s="5" t="n"/>
       <c r="C11" s="14" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t>ФОНД НОВИЧКА — Расходы</t>
         </is>
       </c>
       <c r="B12" s="5" t="n"/>
       <c r="C12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>ФОНД НОВИЧКА — Баланс</t>
         </is>
       </c>
       <c r="B13" s="5" t="n"/>
       <c r="C13" s="10" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="15" t="inlineStr">
         <is>
           <t>СПИСОК ОПЕРАЦИЙ</t>
         </is>
       </c>
     </row>
     <row r="16" ht="22" customHeight="1">
       <c r="A16" s="16" t="inlineStr">
         <is>
           <t>Дата</t>
         </is>
       </c>
       <c r="B16" s="16" t="inlineStr">
         <is>
           <t>Тип</t>
         </is>
       </c>
       <c r="C16" s="16" t="inlineStr">
         <is>
           <t>Источник</t>
         </is>
       </c>
       <c r="D16" s="16" t="inlineStr">
         <is>
           <t>Статья</t>
         </is>
       </c>
       <c r="E16" s="16" t="inlineStr">
         <is>
           <t>Сумма (₽)</t>
         </is>
       </c>
       <c r="F16" s="16" t="inlineStr">
         <is>
           <t>Комментарий</t>
-        </is>
-[...826 lines deleted...]
-          <t>Возврат с дня новичка</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">