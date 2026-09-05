--- v1 (2026-07-07)
+++ v2 (2026-09-05)
@@ -571,58 +571,58 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="14" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="35" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНЫЙ ОТЧЁТ — Июль 2026</t>
+          <t>БЮДЖЕТНЫЙ ОТЧЁТ — Сентябрь 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Период: 05.07.2026 — 01.08.2026</t>
+          <t>Период: 06.09.2026 — 03.10.2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>СВОДКА</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>КАЗНА — Доходы</t>
         </is>
       </c>
       <c r="B5" s="5" t="n"/>
       <c r="C5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t>КАЗНА — Расходы</t>